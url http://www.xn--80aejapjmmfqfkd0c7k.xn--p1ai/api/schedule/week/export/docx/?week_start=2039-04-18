--- v0 (2026-08-19)
+++ v1 (2026-11-07)
@@ -6,374 +6,685 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Расписание богослужений на неделю 18.04.2039 - 24.04.2039</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:spacing w:after="320"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:t>Неделя: 18.04.2039 - 24.04.2039</w:t>
-[...9 lines deleted...]
-        <w:t>Источник: https://xn-----6kccibta1abrvskhtgfldgw4cp2w.xn--p1ai/v2/schedule/</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>С 18 по 24 апреля 2039 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Понедельник, 18.04.2039</w:t>
+        <w:t>Понедельник, 18 апреля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Понедельник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 — Отпевание.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12:00 — Огласительные беседы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13:00 — Св. Крещение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Вечернее богослужение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Вечернее богослужение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Вторник, 19.04.2039</w:t>
+        <w:t>Вторник, 19 апреля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Вторник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 — Отпевание.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12:00 — Огласительные беседы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13:00 — Св. Крещение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Всенощное бдение, Освещение хлебов</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Всенощное бдение, Освещение хлебов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Среда, 20.04.2039</w:t>
+        <w:t>Среда, 20 апреля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Среда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 — Отпевание.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12:00 — Огласительные беседы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13:00 — Св. Крещение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>16:00 — Акафист Иисусу Сладчайшему</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Вечернее богослужение. Полиелей.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Акафист Иисусу Сладчайшему</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Вечернее богослужение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Четверг, 21.04.2039</w:t>
+        <w:t>Четверг, 21 апреля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Четверг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 — Отпевание.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12:00 — Огласительные беседы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13:00 — Св. Крещение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Вечернее богослужение. Полиелей.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Св. Крещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Вечернее богослужение. Полиелей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Пятница, 22.04.2039</w:t>
+        <w:t>Пятница, 22 апреля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пятница</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 — Отпевание.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12:00 — Огласительные беседы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13:00 — Св. Крещение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Вечернее богослужение. Полиелей.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Св. Крещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Парастас</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Суббота, 23.04.2039</w:t>
+        <w:t>Суббота, 23 апреля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Суббота</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:00 — Божественная литургия. Исповедь. Молебен.Панихида о тех, кто жизнь свою положил на поле брани.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен.Панихида о тех, кто жизнь свою положил на поле брани.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10:30 — Соборование.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 — Отпевание.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12:00 — Огласительные беседы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13:00 — Св. Крещение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Покаянный молебен для тех, кто совершил грех аборта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>16:00 — Покаянный молебен для тех, кто совершил грех аборта.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Всенощное бдение. Общая подготовка копричастию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Всенощное бдение. Общая подготовка копричастию.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18:45</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Исповедь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>18:45 — Исповедь</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18:45</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Исповедь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Воскресенье, 24.04.2039</w:t>
+        <w:t>Воскресенье, 24 апреля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Воскресенье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>06:15 — Исповедь</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>06:15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Исповедь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>06:30 — Божественная литургия. Лития.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>06:30</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:15 — Исповедь</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Исповедь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08:30 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>08:30</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12:00 — Огласительные беседы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13:00 — Св. Крещение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>15:00 — Отпевание.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Вечернее богослужение.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Вечернее богослужение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Контакты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Красноярск, мкр. Солнечный, ул. Светлова, д. 7 Г</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Тел.: +7 (391) 225-30-20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Эл. почта: hram-g@mail.ru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>ВКонтакте: https://vk.com/voskresenie24</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="850" w:right="1020" w:bottom="850" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -818,53 +1129,56 @@
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -902,58 +1216,58 @@
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="180" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4B3E2E"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
@@ -1171,55 +1485,56 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="26362F"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>